--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -496,51 +496,51 @@
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="31" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Бизнес цветОК</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Прайс многолетние травянистые растения</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>26.07.2026</t>
         </is>
       </c>
     </row>
     <row r="4" ht="35" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>В прайсе указана розничная цена
 Чтобы узнать индивидуальные оптовые цены свяжитесь с нашими менеджерами</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1"/>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>№</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>Название растения</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>